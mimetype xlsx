--- v1 (2026-08-18)
+++ v2 (2026-09-27)
@@ -12,113 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+  <si>
+    <t>1. Does your company have leadership commitment and support for gender equality and women's empowerment?</t>
+  </si>
+  <si>
+    <t>Yes, our company has leadership commitment or support for gender equality and women's empowerment.</t>
+  </si>
+  <si>
+    <t>No, our leadership has not made a commitment to gender equality and women's empowerment, but:</t>
+  </si>
+  <si>
+    <t>We are interested in learning more.</t>
+  </si>
+  <si>
+    <t>We plan to take steps in the next year.</t>
+  </si>
+  <si>
+    <t>Some of our country offices or business units have taken steps.</t>
+  </si>
+  <si>
+    <t>None of the above.</t>
+  </si>
+  <si>
+    <t>Commitment</t>
+  </si>
+  <si>
+    <t>Has circulated an internal communication(s) and/or informal acknowledgement of the relevance of gender equality and women's empowerment</t>
+  </si>
+  <si>
+    <t>Has released a public written statement or commitment outlining our company's commitment to gender equality and women's empowerment (e.g. WEPs CEO Statement of Support)</t>
+  </si>
+  <si>
+    <t>Implementation</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy that identifies specific priority areas where further improvement can be made</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy that includes a business case or rationale for investing in gender equality</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy that articulates the link between gender equality and other areas of responsible business conduct (RBC) and ESG performance</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy that was developed in consultation with employees</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy that was developed in consultation with external stakeholders</t>
+  </si>
+  <si>
+    <t>Has an organization-wide gender equality strategy this is communicated to all employees</t>
+  </si>
+  <si>
+    <t>Advocates for gender equality and women's empowerment and promotes our company's commitment in public forums</t>
+  </si>
+  <si>
+    <t>Has a gender equality strategy that addresses intersecting forms of discrimination faced by women (including race, ethnicity, disability, age, and migration status)</t>
+  </si>
+  <si>
+    <t>Measurement</t>
+  </si>
+  <si>
+    <t>Includes time-bound, measurable goals and targets in the strategy</t>
+  </si>
+  <si>
+    <t>Includes formal accountability mechanisms for progress and outcomes on the strategy</t>
+  </si>
+  <si>
+    <t>Transparency</t>
+  </si>
+  <si>
+    <t>Reports publicly to company stakeholders on progress made and outcomes of strategy commitments and targets</t>
+  </si>
+  <si>
+    <t>Reports to the board on progress made and outcomes of strategy commitments and targets</t>
+  </si>
   <si>
     <t>2. Does your company have a non-discrimination and equal opportunity policy, either stand-alone or clearly included in a broader corporate policy?</t>
   </si>
   <si>
     <t>Yes, our company has a non-discrimination and / or equal opportunity policy</t>
   </si>
   <si>
     <t>No, our company currently does not have a policy, but:</t>
   </si>
   <si>
-    <t>We are interested in learning more.</t>
-[...13 lines deleted...]
-  <si>
     <t>Has a non-discrimination and equal opportunity policy</t>
   </si>
   <si>
     <t>Has a non-discrimination and equal opportunity policy that was informed by internal and/or external consultations (including employees and/or trade unions).</t>
   </si>
   <si>
     <t>Has a non-discrimination and equal opportunity policy that is communicated to all employees</t>
   </si>
   <si>
     <t>Has a non-discrimination and equal opportunity policy that is communicated to potential employees in job applications and at the time of hiring</t>
   </si>
   <si>
-    <t>Implementation</t>
-[...1 lines deleted...]
-  <si>
     <t>The non-discrimination policy is supported by confidential grievance and resolution mechanisms</t>
   </si>
   <si>
     <t>The grievance and resolution mechanism is managed by an independent third party</t>
   </si>
   <si>
     <t>Our company provides training to all employees, including managers on non-discrimination and equal opportunity</t>
   </si>
   <si>
     <t>Our company provides training on recognizing and mitigating gender bias and discrimination, combined with structural safeguards across the business</t>
   </si>
   <si>
-    <t>Measurement</t>
-[...1 lines deleted...]
-  <si>
     <t>Our company collects and analyzes sex-disaggregated data on incidents of discrimination (related to sex/gender) and corrective actions taken</t>
   </si>
   <si>
     <t>Our company tracks whether non-discrimination policy enforcement is reactive (grievances) or proactive (audits), in line with international standards including ILO Convention 111 on Discrimination</t>
-  </si>
-[...1 lines deleted...]
-    <t>Transparency</t>
   </si>
   <si>
     <t>Reports publicly to company stakeholders the total number of incidents of discrimination (related to sex/gender) and corrective actions taken</t>
   </si>
   <si>
     <t>Reports to the board the total number of incidents of discrimination (related to sex/gender) and corrective actions taken</t>
   </si>
   <si>
     <t>3. Does your company have an approach to ensure non-discrimination and equal opportunity in recruitment processes?</t>
   </si>
   <si>
     <t>Yes, our company has an approach to ensure non-discrimination and equal opportunity in recruitment processes.</t>
   </si>
   <si>
     <t>No, our company currently does not have an approach, but:</t>
   </si>
   <si>
     <t>Has a stand-alone policy or a commitment embedded in a broader corporate policy on non-discrimination and equal opportunity, that specifically addresses gender diversity in recruitment</t>
   </si>
   <si>
     <t>Forbids inquiring about the status or plans of the following in job applications or during interview processes: marriage, pregnancy or care responsibilities</t>
   </si>
   <si>
     <t>Has due diligence and remediation processes in place to identify and address violations of recruitment policies that are based on gender discrimination</t>
   </si>
@@ -1158,54 +1209,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D549"/>
+  <dimension ref="A1:D582"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B545" sqref="B545"/>
+      <selection activeCell="B578" sqref="B578"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:4"/>
     <row r="4" spans="1:4">
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="C5" t="s">
         <v>3</v>
       </c>
     </row>
@@ -1215,2182 +1266,2315 @@
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="C7" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="C8" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:4"/>
     <row r="10" spans="1:4"/>
     <row r="11" spans="1:4">
       <c r="B11" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:4">
-      <c r="D13" t="s">
+      <c r="C13" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
-      <c r="D14" t="s">
+    <row r="14" spans="1:4"/>
+    <row r="15" spans="1:4">
+      <c r="B15" s="1" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="15" spans="1:4">
-      <c r="D15" t="s">
+    <row r="16" spans="1:4">
+      <c r="C16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="16" spans="1:4"/>
     <row r="17" spans="1:4">
-      <c r="B17" s="1" t="s">
+      <c r="C17" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="C18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="C19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="C20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="C21" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:4"/>
+    <row r="22" spans="1:4">
+      <c r="C22" t="s">
+        <v>17</v>
+      </c>
+    </row>
     <row r="23" spans="1:4">
-      <c r="B23" s="1" t="s">
-[...4 lines deleted...]
-      <c r="C24" t="s">
+      <c r="C23" t="s">
         <v>18</v>
       </c>
     </row>
+    <row r="24" spans="1:4"/>
     <row r="25" spans="1:4">
-      <c r="C25" t="s">
+      <c r="B25" s="1" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:4"/>
+    <row r="26" spans="1:4">
+      <c r="C26" t="s">
+        <v>20</v>
+      </c>
+    </row>
     <row r="27" spans="1:4">
-      <c r="B27" s="1" t="s">
-[...4 lines deleted...]
-      <c r="C28" t="s">
+      <c r="C27" t="s">
         <v>21</v>
       </c>
     </row>
+    <row r="28" spans="1:4"/>
     <row r="29" spans="1:4">
-      <c r="C29" t="s">
+      <c r="B29" s="1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="30" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="A32" s="1" t="s">
+    <row r="30" spans="1:4">
+      <c r="C30" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33" spans="1:4">
-      <c r="B33" s="1" t="s">
+    <row r="31" spans="1:4">
+      <c r="C31" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="34" spans="1:4"/>
+    <row r="32" spans="1:4"/>
+    <row r="33" spans="1:4"/>
+    <row r="34" spans="1:4">
+      <c r="A34" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
     <row r="35" spans="1:4">
       <c r="B35" s="1" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-    </row>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4"/>
     <row r="37" spans="1:4">
-      <c r="C37" t="s">
-        <v>4</v>
+      <c r="B37" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="C38" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="C39" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4">
+      <c r="C40" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4">
+      <c r="C41" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="40" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="B42" s="1" t="s">
+    <row r="42" spans="1:4"/>
+    <row r="43" spans="1:4"/>
+    <row r="44" spans="1:4">
+      <c r="B44" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="43" spans="1:4">
-[...4 lines deleted...]
-    <row r="44" spans="1:4"/>
     <row r="45" spans="1:4">
-      <c r="B45" s="1" t="s">
-        <v>12</v>
+      <c r="C45" t="s">
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:4">
-      <c r="C46" t="s">
-        <v>27</v>
+      <c r="D46" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="47" spans="1:4">
-      <c r="C47" t="s">
-        <v>28</v>
+      <c r="D47" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:4">
-      <c r="C48" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="D48" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4"/>
     <row r="50" spans="1:4">
-      <c r="C50" t="s">
-        <v>31</v>
+      <c r="B50" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="C51" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="C52" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="C53" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="54" spans="1:4"/>
-[...4 lines deleted...]
-    </row>
+    <row r="54" spans="1:4">
+      <c r="C54" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4"/>
     <row r="56" spans="1:4">
-      <c r="C56" t="s">
-        <v>35</v>
+      <c r="B56" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="C57" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="58" spans="1:4"/>
-[...4 lines deleted...]
-    </row>
+    <row r="58" spans="1:4">
+      <c r="C58" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4"/>
     <row r="60" spans="1:4">
-      <c r="C60" t="s">
-        <v>37</v>
+      <c r="B60" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="C61" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="62" spans="1:4"/>
+    <row r="62" spans="1:4">
+      <c r="C62" t="s">
+        <v>39</v>
+      </c>
+    </row>
     <row r="63" spans="1:4"/>
-    <row r="64" spans="1:4">
-[...3 lines deleted...]
-    </row>
+    <row r="64" spans="1:4"/>
     <row r="65" spans="1:4">
-      <c r="B65" s="1" t="s">
+      <c r="A65" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="66" spans="1:4"/>
-[...4 lines deleted...]
-    </row>
+    <row r="66" spans="1:4">
+      <c r="B66" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4"/>
     <row r="68" spans="1:4">
-      <c r="C68" t="s">
-        <v>3</v>
+      <c r="B68" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="C69" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="C70" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="C71" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4">
+      <c r="C72" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="72" spans="1:4"/>
     <row r="73" spans="1:4"/>
-    <row r="74" spans="1:4">
-      <c r="B74" s="1" t="s">
+    <row r="74" spans="1:4"/>
+    <row r="75" spans="1:4">
+      <c r="B75" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="75" spans="1:4">
-[...9 lines deleted...]
-    </row>
+    <row r="76" spans="1:4">
+      <c r="C76" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4"/>
     <row r="78" spans="1:4">
-      <c r="C78" t="s">
-        <v>42</v>
+      <c r="B78" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="C79" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="C80" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="C81" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="C82" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="C83" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="C84" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="C85" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-    </row>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4">
+      <c r="C86" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4"/>
     <row r="88" spans="1:4">
-      <c r="C88" t="s">
-[...3 lines deleted...]
-    <row r="89" spans="1:4"/>
+      <c r="B88" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4">
+      <c r="C89" t="s">
+        <v>52</v>
+      </c>
+    </row>
     <row r="90" spans="1:4">
-      <c r="B90" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C90" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4"/>
     <row r="92" spans="1:4">
-      <c r="C92" t="s">
-        <v>52</v>
+      <c r="B92" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="C93" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="C94" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      <c r="C95" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="96" spans="1:4">
-      <c r="C96" t="s">
+    <row r="95" spans="1:4"/>
+    <row r="96" spans="1:4"/>
+    <row r="97" spans="1:4">
+      <c r="A97" s="1" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="97" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="A99" s="1" t="s">
+    <row r="98" spans="1:4">
+      <c r="B98" s="1" t="s">
         <v>57</v>
       </c>
     </row>
+    <row r="99" spans="1:4"/>
     <row r="100" spans="1:4">
       <c r="B100" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:4"/>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4">
+      <c r="C101" t="s">
+        <v>3</v>
+      </c>
+    </row>
     <row r="102" spans="1:4">
-      <c r="B102" s="1" t="s">
-        <v>25</v>
+      <c r="C102" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="C103" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="C104" t="s">
-        <v>4</v>
-[...8 lines deleted...]
-      <c r="C106" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="107" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="B109" s="1" t="s">
+    <row r="105" spans="1:4"/>
+    <row r="106" spans="1:4"/>
+    <row r="107" spans="1:4">
+      <c r="B107" s="1" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="108" spans="1:4">
+      <c r="C108" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4"/>
     <row r="110" spans="1:4">
-      <c r="C110" t="s">
+      <c r="B110" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4">
+      <c r="C111" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="111" spans="1:4"/>
     <row r="112" spans="1:4">
-      <c r="B112" s="1" t="s">
-        <v>12</v>
+      <c r="C112" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="C113" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="C114" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:4"/>
+        <v>62</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4">
+      <c r="C115" t="s">
+        <v>63</v>
+      </c>
+    </row>
     <row r="116" spans="1:4">
-      <c r="B116" s="1" t="s">
-        <v>17</v>
+      <c r="C116" t="s">
+        <v>64</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="C117" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="C118" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="119" spans="1:4"/>
     <row r="120" spans="1:4">
       <c r="B120" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="C121" t="s">
-        <v>64</v>
-[...6 lines deleted...]
-    </row>
+        <v>67</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4"/>
     <row r="123" spans="1:4">
-      <c r="C123" t="s">
-        <v>66</v>
+      <c r="B123" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="C124" t="s">
-        <v>67</v>
-[...3 lines deleted...]
-    <row r="126" spans="1:4"/>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4">
+      <c r="C125" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4">
+      <c r="C126" t="s">
+        <v>70</v>
+      </c>
+    </row>
     <row r="127" spans="1:4">
-      <c r="A127" s="1" t="s">
-        <v>68</v>
+      <c r="C127" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="128" spans="1:4">
-      <c r="B128" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C131" t="s">
+      <c r="C128" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="C129" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4"/>
+    <row r="131" spans="1:4"/>
+    <row r="132" spans="1:4">
+      <c r="A132" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4">
+      <c r="B133" s="1" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4"/>
+    <row r="135" spans="1:4">
+      <c r="B135" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4">
+      <c r="C136" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="132" spans="1:4">
-      <c r="C132" t="s">
+    <row r="137" spans="1:4">
+      <c r="C137" t="s">
         <v>4</v>
-      </c>
-[...15 lines deleted...]
-        <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:4">
       <c r="C138" t="s">
-        <v>70</v>
+        <v>5</v>
       </c>
     </row>
     <row r="139" spans="1:4">
-      <c r="D139" t="s">
-[...12 lines deleted...]
-    </row>
+      <c r="C139" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4"/>
+    <row r="141" spans="1:4"/>
     <row r="142" spans="1:4">
-      <c r="C142" t="s">
-        <v>74</v>
+      <c r="B142" s="1" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:4">
       <c r="C143" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="144" spans="1:4"/>
     <row r="145" spans="1:4">
       <c r="B145" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:4">
       <c r="C146" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="147" spans="1:4">
       <c r="C147" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-      <c r="C148" t="s">
         <v>78</v>
       </c>
     </row>
+    <row r="148" spans="1:4"/>
     <row r="149" spans="1:4">
-      <c r="C149" t="s">
-        <v>79</v>
+      <c r="B149" s="1" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="150" spans="1:4">
       <c r="C150" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4">
+      <c r="C151" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="151" spans="1:4"/>
-[...4 lines deleted...]
-    </row>
+    <row r="152" spans="1:4"/>
     <row r="153" spans="1:4">
-      <c r="C153" t="s">
-        <v>81</v>
+      <c r="B153" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="154" spans="1:4">
       <c r="C154" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4">
+      <c r="C155" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="155" spans="1:4"/>
     <row r="156" spans="1:4">
-      <c r="B156" s="1" t="s">
-        <v>20</v>
+      <c r="C156" t="s">
+        <v>83</v>
       </c>
     </row>
     <row r="157" spans="1:4">
       <c r="C157" t="s">
-        <v>83</v>
-[...3 lines deleted...]
-      <c r="C158" t="s">
         <v>84</v>
       </c>
     </row>
+    <row r="158" spans="1:4"/>
     <row r="159" spans="1:4"/>
-    <row r="160" spans="1:4"/>
+    <row r="160" spans="1:4">
+      <c r="A160" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
     <row r="161" spans="1:4">
-      <c r="A161" s="1" t="s">
-[...4 lines deleted...]
-      <c r="B162" s="1" t="s">
+      <c r="B161" s="1" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="163" spans="1:4"/>
+    <row r="162" spans="1:4"/>
+    <row r="163" spans="1:4">
+      <c r="B163" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
     <row r="164" spans="1:4">
-      <c r="B164" s="1" t="s">
-        <v>25</v>
+      <c r="C164" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="165" spans="1:4">
       <c r="C165" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="166" spans="1:4">
       <c r="C166" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="167" spans="1:4">
       <c r="C167" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="C168" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="168" spans="1:4"/>
     <row r="169" spans="1:4"/>
-    <row r="170" spans="1:4"/>
+    <row r="170" spans="1:4">
+      <c r="B170" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
     <row r="171" spans="1:4">
-      <c r="B171" s="1" t="s">
-        <v>7</v>
+      <c r="C171" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="172" spans="1:4">
-      <c r="C172" t="s">
-        <v>87</v>
+      <c r="D172" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="173" spans="1:4">
       <c r="D173" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="174" spans="1:4">
       <c r="D174" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="175" spans="1:4">
-      <c r="D175" t="s">
-        <v>90</v>
+      <c r="C175" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="176" spans="1:4">
       <c r="C176" t="s">
-        <v>91</v>
-[...7 lines deleted...]
-    <row r="178" spans="1:4"/>
+        <v>92</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4"/>
+    <row r="178" spans="1:4">
+      <c r="B178" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
     <row r="179" spans="1:4">
-      <c r="B179" s="1" t="s">
-        <v>12</v>
+      <c r="C179" t="s">
+        <v>93</v>
       </c>
     </row>
     <row r="180" spans="1:4">
       <c r="C180" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
     </row>
     <row r="181" spans="1:4">
       <c r="C181" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="182" spans="1:4">
       <c r="C182" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="183" spans="1:4">
       <c r="C183" t="s">
-        <v>94</v>
-[...7 lines deleted...]
-    <row r="185" spans="1:4"/>
+        <v>97</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4"/>
+    <row r="185" spans="1:4">
+      <c r="B185" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
     <row r="186" spans="1:4">
-      <c r="B186" s="1" t="s">
-        <v>17</v>
+      <c r="C186" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="187" spans="1:4">
       <c r="C187" t="s">
-        <v>96</v>
-[...7 lines deleted...]
-    <row r="189" spans="1:4"/>
+        <v>99</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4"/>
+    <row r="189" spans="1:4">
+      <c r="B189" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
     <row r="190" spans="1:4">
-      <c r="B190" s="1" t="s">
-        <v>20</v>
+      <c r="C190" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:4">
       <c r="C191" t="s">
-        <v>98</v>
-[...6 lines deleted...]
-    </row>
+        <v>101</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4"/>
     <row r="193" spans="1:4"/>
-    <row r="194" spans="1:4"/>
+    <row r="194" spans="1:4">
+      <c r="A194" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
     <row r="195" spans="1:4">
-      <c r="A195" s="1" t="s">
-[...8 lines deleted...]
-    <row r="197" spans="1:4"/>
+      <c r="B195" s="1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4"/>
+    <row r="197" spans="1:4">
+      <c r="B197" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
     <row r="198" spans="1:4">
-      <c r="B198" s="1" t="s">
-        <v>25</v>
+      <c r="C198" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="199" spans="1:4">
       <c r="C199" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:4">
       <c r="C200" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="201" spans="1:4">
       <c r="C201" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="C202" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="202" spans="1:4"/>
     <row r="203" spans="1:4"/>
-    <row r="204" spans="1:4"/>
+    <row r="204" spans="1:4">
+      <c r="B204" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
     <row r="205" spans="1:4">
-      <c r="B205" s="1" t="s">
-        <v>7</v>
+      <c r="C205" t="s">
+        <v>104</v>
       </c>
     </row>
     <row r="206" spans="1:4">
-      <c r="C206" t="s">
-        <v>102</v>
+      <c r="D206" t="s">
+        <v>105</v>
       </c>
     </row>
     <row r="207" spans="1:4">
-      <c r="C207" t="s">
-        <v>103</v>
+      <c r="D207" t="s">
+        <v>106</v>
       </c>
     </row>
     <row r="208" spans="1:4">
-      <c r="C208" t="s">
-        <v>104</v>
+      <c r="D208" t="s">
+        <v>107</v>
       </c>
     </row>
     <row r="209" spans="1:4">
-      <c r="D209" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="C209" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4">
+      <c r="C210" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4"/>
     <row r="212" spans="1:4">
-      <c r="C212" t="s">
-        <v>106</v>
+      <c r="B212" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:4">
       <c r="C213" t="s">
-        <v>107</v>
+        <v>93</v>
       </c>
     </row>
     <row r="214" spans="1:4">
       <c r="C214" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="215" spans="1:4">
       <c r="C215" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="216" spans="1:4">
       <c r="C216" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="217" spans="1:4">
       <c r="C217" t="s">
-        <v>111</v>
-[...3 lines deleted...]
-      <c r="C218" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="219" spans="1:4"/>
+    <row r="218" spans="1:4"/>
+    <row r="219" spans="1:4">
+      <c r="B219" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
     <row r="220" spans="1:4">
-      <c r="B220" s="1" t="s">
-        <v>17</v>
+      <c r="C220" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="221" spans="1:4">
       <c r="C221" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="222" spans="1:4"/>
     <row r="223" spans="1:4">
       <c r="B223" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="224" spans="1:4">
       <c r="C224" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="225" spans="1:4">
       <c r="C225" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="226" spans="1:4"/>
     <row r="227" spans="1:4"/>
     <row r="228" spans="1:4">
       <c r="A228" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="229" spans="1:4">
       <c r="B229" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="230" spans="1:4"/>
     <row r="231" spans="1:4">
       <c r="B231" s="1" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="232" spans="1:4">
       <c r="C232" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="233" spans="1:4">
       <c r="C233" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="234" spans="1:4">
       <c r="C234" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="235" spans="1:4">
       <c r="C235" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="236" spans="1:4"/>
     <row r="237" spans="1:4"/>
     <row r="238" spans="1:4">
       <c r="B238" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="239" spans="1:4">
       <c r="C239" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="240" spans="1:4">
       <c r="C240" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="241" spans="1:4">
-      <c r="D241" t="s">
-        <v>120</v>
+      <c r="C241" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="242" spans="1:4">
-      <c r="C242" t="s">
-        <v>121</v>
+      <c r="D242" t="s">
+        <v>122</v>
       </c>
     </row>
     <row r="243" spans="1:4"/>
     <row r="244" spans="1:4">
       <c r="B244" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:4">
       <c r="C245" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="246" spans="1:4">
       <c r="C246" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="247" spans="1:4">
       <c r="C247" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="248" spans="1:4">
       <c r="C248" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="249" spans="1:4">
       <c r="C249" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="250" spans="1:4">
-      <c r="D250" t="s">
-        <v>127</v>
+      <c r="C250" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="251" spans="1:4">
       <c r="C251" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="C252" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="253" spans="1:4"/>
+    <row r="252" spans="1:4"/>
+    <row r="253" spans="1:4">
+      <c r="B253" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
     <row r="254" spans="1:4">
-      <c r="B254" s="1" t="s">
-[...4 lines deleted...]
-      <c r="C255" t="s">
+      <c r="C254" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="256" spans="1:4"/>
+    <row r="255" spans="1:4"/>
+    <row r="256" spans="1:4">
+      <c r="B256" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
     <row r="257" spans="1:4">
-      <c r="B257" s="1" t="s">
-        <v>20</v>
+      <c r="C257" t="s">
+        <v>131</v>
       </c>
     </row>
     <row r="258" spans="1:4">
       <c r="C258" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      <c r="C259" t="s">
         <v>132</v>
       </c>
     </row>
+    <row r="259" spans="1:4"/>
     <row r="260" spans="1:4"/>
-    <row r="261" spans="1:4"/>
+    <row r="261" spans="1:4">
+      <c r="A261" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
     <row r="262" spans="1:4">
-      <c r="A262" s="1" t="s">
-[...4 lines deleted...]
-      <c r="B263" s="1" t="s">
+      <c r="B262" s="1" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="264" spans="1:4"/>
+    <row r="263" spans="1:4"/>
+    <row r="264" spans="1:4">
+      <c r="B264" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
     <row r="265" spans="1:4">
-      <c r="B265" s="1" t="s">
-        <v>25</v>
+      <c r="C265" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="266" spans="1:4">
       <c r="C266" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="267" spans="1:4">
       <c r="C267" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="268" spans="1:4">
       <c r="C268" t="s">
-        <v>5</v>
-[...3 lines deleted...]
-      <c r="C269" t="s">
         <v>6</v>
       </c>
     </row>
+    <row r="269" spans="1:4"/>
     <row r="270" spans="1:4"/>
-    <row r="271" spans="1:4"/>
+    <row r="271" spans="1:4">
+      <c r="B271" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
     <row r="272" spans="1:4">
-      <c r="B272" s="1" t="s">
-        <v>7</v>
+      <c r="C272" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="273" spans="1:4">
       <c r="C273" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:4"/>
+        <v>136</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4">
+      <c r="D274" t="s">
+        <v>137</v>
+      </c>
+    </row>
     <row r="275" spans="1:4">
-      <c r="B275" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C275" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4"/>
     <row r="277" spans="1:4">
-      <c r="C277" t="s">
-        <v>137</v>
+      <c r="B277" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="278" spans="1:4">
       <c r="C278" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="279" spans="1:4">
       <c r="C279" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="280" spans="1:4">
       <c r="C280" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="281" spans="1:4">
       <c r="C281" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="282" spans="1:4">
       <c r="C282" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="283" spans="1:4">
-      <c r="C283" t="s">
-[...3 lines deleted...]
-    <row r="284" spans="1:4"/>
+      <c r="D283" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4">
+      <c r="C284" t="s">
+        <v>145</v>
+      </c>
+    </row>
     <row r="285" spans="1:4">
-      <c r="B285" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C285" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4"/>
     <row r="287" spans="1:4">
-      <c r="C287" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="B287" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4">
+      <c r="C288" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4"/>
     <row r="290" spans="1:4">
-      <c r="C290" t="s">
-        <v>146</v>
+      <c r="B290" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="291" spans="1:4">
       <c r="C291" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:4"/>
+        <v>148</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4">
+      <c r="C292" t="s">
+        <v>149</v>
+      </c>
+    </row>
     <row r="293" spans="1:4"/>
-    <row r="294" spans="1:4">
-[...3 lines deleted...]
-    </row>
+    <row r="294" spans="1:4"/>
     <row r="295" spans="1:4">
-      <c r="B295" s="1" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="A295" s="1" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4">
+      <c r="B296" s="1" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4"/>
     <row r="298" spans="1:4">
-      <c r="C298" t="s">
-        <v>3</v>
+      <c r="B298" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="299" spans="1:4">
       <c r="C299" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="300" spans="1:4">
       <c r="C300" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="301" spans="1:4">
       <c r="C301" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4">
+      <c r="C302" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="302" spans="1:4"/>
     <row r="303" spans="1:4"/>
-    <row r="304" spans="1:4">
-      <c r="B304" s="1" t="s">
+    <row r="304" spans="1:4"/>
+    <row r="305" spans="1:4">
+      <c r="B305" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="305" spans="1:4">
-[...9 lines deleted...]
-    </row>
+    <row r="306" spans="1:4">
+      <c r="C306" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4"/>
     <row r="308" spans="1:4">
-      <c r="C308" t="s">
-        <v>151</v>
+      <c r="B308" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="309" spans="1:4">
       <c r="C309" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="310" spans="1:4">
       <c r="C310" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="311" spans="1:4">
       <c r="C311" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="312" spans="1:4">
       <c r="C312" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="313" spans="1:4">
-      <c r="D313" t="s">
-        <v>156</v>
+      <c r="C313" t="s">
+        <v>157</v>
       </c>
     </row>
     <row r="314" spans="1:4">
       <c r="C314" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="315" spans="1:4">
-      <c r="D315" t="s">
-        <v>158</v>
+      <c r="C315" t="s">
+        <v>159</v>
       </c>
     </row>
     <row r="316" spans="1:4">
       <c r="C316" t="s">
-        <v>159</v>
-[...3 lines deleted...]
-      <c r="C317" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="318" spans="1:4"/>
+    <row r="317" spans="1:4"/>
+    <row r="318" spans="1:4">
+      <c r="B318" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
     <row r="319" spans="1:4">
-      <c r="B319" s="1" t="s">
-        <v>17</v>
+      <c r="C319" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="320" spans="1:4">
       <c r="C320" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="321" spans="1:4"/>
     <row r="322" spans="1:4">
       <c r="B322" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="323" spans="1:4">
       <c r="C323" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="324" spans="1:4">
       <c r="C324" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="325" spans="1:4"/>
     <row r="326" spans="1:4"/>
     <row r="327" spans="1:4">
       <c r="A327" s="1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="328" spans="1:4">
       <c r="B328" s="1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="329" spans="1:4"/>
     <row r="330" spans="1:4">
       <c r="B330" s="1" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="331" spans="1:4">
       <c r="C331" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="332" spans="1:4">
       <c r="C332" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="333" spans="1:4">
       <c r="C333" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="334" spans="1:4">
       <c r="C334" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="335" spans="1:4"/>
     <row r="336" spans="1:4"/>
     <row r="337" spans="1:4">
       <c r="B337" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="338" spans="1:4">
       <c r="C338" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="339" spans="1:4"/>
     <row r="340" spans="1:4">
       <c r="B340" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="341" spans="1:4">
       <c r="C341" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="342" spans="1:4">
       <c r="C342" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="343" spans="1:4">
       <c r="C343" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="344" spans="1:4">
       <c r="C344" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="345" spans="1:4">
       <c r="C345" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="346" spans="1:4"/>
+        <v>172</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4">
+      <c r="D346" t="s">
+        <v>173</v>
+      </c>
+    </row>
     <row r="347" spans="1:4">
-      <c r="B347" s="1" t="s">
-        <v>17</v>
+      <c r="C347" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="348" spans="1:4">
-      <c r="C348" t="s">
-[...3 lines deleted...]
-    <row r="349" spans="1:4"/>
+      <c r="D348" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4">
+      <c r="C349" t="s">
+        <v>176</v>
+      </c>
+    </row>
     <row r="350" spans="1:4">
-      <c r="B350" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C350" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4"/>
     <row r="352" spans="1:4">
-      <c r="C352" t="s">
-[...3 lines deleted...]
-    <row r="353" spans="1:4"/>
+      <c r="B352" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4">
+      <c r="C353" t="s">
+        <v>178</v>
+      </c>
+    </row>
     <row r="354" spans="1:4"/>
     <row r="355" spans="1:4">
-      <c r="A355" s="1" t="s">
-        <v>175</v>
+      <c r="B355" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="356" spans="1:4">
-      <c r="B356" s="1" t="s">
-[...10 lines deleted...]
-      <c r="C359" t="s">
+      <c r="C356" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4">
+      <c r="C357" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4"/>
+    <row r="359" spans="1:4"/>
+    <row r="360" spans="1:4">
+      <c r="A360" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4">
+      <c r="B361" s="1" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4"/>
+    <row r="363" spans="1:4">
+      <c r="B363" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4">
+      <c r="C364" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="360" spans="1:4">
-      <c r="C360" t="s">
+    <row r="365" spans="1:4">
+      <c r="C365" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="361" spans="1:4">
-      <c r="C361" t="s">
+    <row r="366" spans="1:4">
+      <c r="C366" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="362" spans="1:4">
-      <c r="C362" t="s">
+    <row r="367" spans="1:4">
+      <c r="C367" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="363" spans="1:4"/>
-[...16 lines deleted...]
-    </row>
+    <row r="368" spans="1:4"/>
     <row r="369" spans="1:4"/>
     <row r="370" spans="1:4">
       <c r="B370" s="1" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
     </row>
     <row r="371" spans="1:4">
       <c r="C371" t="s">
-        <v>179</v>
-[...6 lines deleted...]
-    </row>
+        <v>183</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4"/>
     <row r="373" spans="1:4">
-      <c r="C373" t="s">
-        <v>181</v>
+      <c r="B373" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="374" spans="1:4">
       <c r="C374" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="375" spans="1:4">
       <c r="C375" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="376" spans="1:4">
       <c r="C376" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="377" spans="1:4">
       <c r="C377" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="378" spans="1:4">
       <c r="C378" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="379" spans="1:4"/>
     <row r="380" spans="1:4">
       <c r="B380" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="381" spans="1:4">
       <c r="C381" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="382" spans="1:4"/>
     <row r="383" spans="1:4">
       <c r="B383" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="384" spans="1:4">
       <c r="C384" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="385" spans="1:4">
       <c r="C385" t="s">
-        <v>189</v>
-[...8 lines deleted...]
-      <c r="C387" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="388" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="A390" s="1" t="s">
+    <row r="386" spans="1:4"/>
+    <row r="387" spans="1:4"/>
+    <row r="388" spans="1:4">
+      <c r="A388" s="1" t="s">
         <v>192</v>
       </c>
     </row>
+    <row r="389" spans="1:4">
+      <c r="B389" s="1" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4"/>
     <row r="391" spans="1:4">
       <c r="B391" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="392" spans="1:4"/>
+        <v>42</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4">
+      <c r="C392" t="s">
+        <v>3</v>
+      </c>
+    </row>
     <row r="393" spans="1:4">
-      <c r="B393" s="1" t="s">
-        <v>25</v>
+      <c r="C393" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="394" spans="1:4">
       <c r="C394" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="395" spans="1:4">
       <c r="C395" t="s">
-        <v>4</v>
-[...6 lines deleted...]
-    </row>
+        <v>6</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4"/>
     <row r="397" spans="1:4">
-      <c r="C397" t="s">
-        <v>6</v>
+      <c r="B397" s="1" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="398" spans="1:4"/>
-    <row r="399" spans="1:4">
-[...7 lines deleted...]
-      <c r="B402" s="1" t="s">
+    <row r="399" spans="1:4"/>
+    <row r="400" spans="1:4">
+      <c r="B400" s="1" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="401" spans="1:4">
+      <c r="C401" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4"/>
     <row r="403" spans="1:4">
-      <c r="C403" t="s">
-[...3 lines deleted...]
-    <row r="404" spans="1:4"/>
+      <c r="B403" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4">
+      <c r="C404" t="s">
+        <v>196</v>
+      </c>
+    </row>
     <row r="405" spans="1:4">
-      <c r="B405" s="1" t="s">
-        <v>12</v>
+      <c r="C405" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="406" spans="1:4">
       <c r="C406" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="407" spans="1:4">
       <c r="C407" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="408" spans="1:4">
       <c r="C408" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="409" spans="1:4">
       <c r="C409" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="410" spans="1:4">
       <c r="C410" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="411" spans="1:4">
       <c r="C411" t="s">
-        <v>201</v>
-[...7 lines deleted...]
-    <row r="413" spans="1:4"/>
+        <v>203</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4"/>
+    <row r="413" spans="1:4">
+      <c r="B413" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
     <row r="414" spans="1:4">
-      <c r="B414" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C414" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4"/>
     <row r="416" spans="1:4">
-      <c r="C416" t="s">
-[...3 lines deleted...]
-    <row r="417" spans="1:4"/>
+      <c r="B416" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4">
+      <c r="C417" t="s">
+        <v>205</v>
+      </c>
+    </row>
     <row r="418" spans="1:4">
-      <c r="B418" s="1" t="s">
-        <v>20</v>
+      <c r="C418" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="419" spans="1:4">
       <c r="C419" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="420" spans="1:4">
       <c r="C420" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="421" spans="1:4"/>
     <row r="422" spans="1:4"/>
     <row r="423" spans="1:4">
       <c r="A423" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="424" spans="1:4">
       <c r="B424" s="1" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="425" spans="1:4"/>
     <row r="426" spans="1:4">
       <c r="B426" s="1" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="427" spans="1:4">
       <c r="C427" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="428" spans="1:4">
       <c r="C428" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="429" spans="1:4">
       <c r="C429" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="430" spans="1:4">
       <c r="C430" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="431" spans="1:4"/>
     <row r="432" spans="1:4">
       <c r="B432" s="1" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="433" spans="1:4"/>
     <row r="434" spans="1:4"/>
     <row r="435" spans="1:4">
       <c r="B435" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="436" spans="1:4">
       <c r="C436" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="437" spans="1:4"/>
     <row r="438" spans="1:4">
       <c r="B438" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:4">
       <c r="C439" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="440" spans="1:4">
       <c r="C440" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="441" spans="1:4">
       <c r="C441" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="442" spans="1:4">
       <c r="C442" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="443" spans="1:4">
       <c r="C443" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="444" spans="1:4">
       <c r="C444" t="s">
-        <v>216</v>
-[...7 lines deleted...]
-    </row>
+        <v>218</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4">
+      <c r="C445" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4"/>
     <row r="447" spans="1:4">
-      <c r="C447" t="s">
-[...3 lines deleted...]
-    <row r="448" spans="1:4"/>
+      <c r="B447" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4">
+      <c r="C448" t="s">
+        <v>220</v>
+      </c>
+    </row>
     <row r="449" spans="1:4">
-      <c r="B449" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C449" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4"/>
     <row r="451" spans="1:4">
-      <c r="C451" t="s">
-[...15 lines deleted...]
-    <row r="456" spans="1:4"/>
+      <c r="B451" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4">
+      <c r="C452" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4">
+      <c r="C453" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4"/>
+    <row r="455" spans="1:4"/>
+    <row r="456" spans="1:4">
+      <c r="A456" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
     <row r="457" spans="1:4">
       <c r="B457" s="1" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-    </row>
+        <v>225</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4"/>
     <row r="459" spans="1:4">
-      <c r="C459" t="s">
-        <v>4</v>
+      <c r="B459" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="460" spans="1:4">
       <c r="C460" t="s">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="461" spans="1:4">
       <c r="C461" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4">
+      <c r="C462" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4">
+      <c r="C463" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="462" spans="1:4"/>
-[...4 lines deleted...]
-    </row>
     <row r="464" spans="1:4"/>
-    <row r="465" spans="1:4"/>
-[...1 lines deleted...]
-      <c r="B466" s="1" t="s">
+    <row r="465" spans="1:4">
+      <c r="B465" s="1" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4"/>
+    <row r="467" spans="1:4"/>
+    <row r="468" spans="1:4">
+      <c r="B468" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="467" spans="1:4">
-[...4 lines deleted...]
-    <row r="468" spans="1:4"/>
     <row r="469" spans="1:4">
-      <c r="B469" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C469" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4"/>
     <row r="471" spans="1:4">
-      <c r="C471" t="s">
-        <v>225</v>
+      <c r="B471" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="472" spans="1:4">
       <c r="C472" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="473" spans="1:4">
       <c r="C473" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="474" spans="1:4">
       <c r="C474" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="475" spans="1:4"/>
+        <v>230</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4">
+      <c r="C475" t="s">
+        <v>231</v>
+      </c>
+    </row>
     <row r="476" spans="1:4">
-      <c r="B476" s="1" t="s">
-        <v>17</v>
+      <c r="C476" t="s">
+        <v>232</v>
       </c>
     </row>
     <row r="477" spans="1:4">
       <c r="C477" t="s">
-        <v>229</v>
-[...6 lines deleted...]
-    </row>
+        <v>233</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4"/>
     <row r="479" spans="1:4">
-      <c r="C479" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="B479" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4">
+      <c r="C480" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4"/>
     <row r="482" spans="1:4">
-      <c r="C482" t="s">
-        <v>232</v>
+      <c r="B482" s="1" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="483" spans="1:4">
       <c r="C483" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-    <row r="484" spans="1:4"/>
+        <v>235</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4">
+      <c r="C484" t="s">
+        <v>236</v>
+      </c>
+    </row>
     <row r="485" spans="1:4"/>
-    <row r="486" spans="1:4">
-[...3 lines deleted...]
-    </row>
+    <row r="486" spans="1:4"/>
     <row r="487" spans="1:4">
-      <c r="B487" s="1" t="s">
-[...8 lines deleted...]
-    </row>
+      <c r="A487" s="1" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4">
+      <c r="B488" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4"/>
     <row r="490" spans="1:4">
-      <c r="C490" t="s">
-        <v>3</v>
+      <c r="B490" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="491" spans="1:4">
       <c r="C491" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="492" spans="1:4">
       <c r="C492" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="493" spans="1:4">
       <c r="C493" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4">
+      <c r="C494" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="494" spans="1:4"/>
-[...5 lines deleted...]
-    <row r="496" spans="1:4"/>
+    <row r="495" spans="1:4"/>
+    <row r="496" spans="1:4">
+      <c r="B496" s="1" t="s">
+        <v>239</v>
+      </c>
+    </row>
     <row r="497" spans="1:4"/>
-    <row r="498" spans="1:4">
-      <c r="B498" s="1" t="s">
+    <row r="498" spans="1:4"/>
+    <row r="499" spans="1:4">
+      <c r="B499" s="1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="499" spans="1:4">
-[...9 lines deleted...]
-    </row>
+    <row r="500" spans="1:4">
+      <c r="C500" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4"/>
     <row r="502" spans="1:4">
-      <c r="C502" t="s">
-        <v>238</v>
+      <c r="B502" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="503" spans="1:4">
       <c r="C503" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="504" spans="1:4">
       <c r="C504" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="505" spans="1:4">
       <c r="C505" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="506" spans="1:4">
       <c r="C506" t="s">
-        <v>242</v>
-[...7 lines deleted...]
-    </row>
+        <v>244</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4">
+      <c r="C507" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4"/>
     <row r="509" spans="1:4">
-      <c r="C509" t="s">
-[...3 lines deleted...]
-    <row r="510" spans="1:4"/>
+      <c r="B509" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4">
+      <c r="C510" t="s">
+        <v>246</v>
+      </c>
+    </row>
     <row r="511" spans="1:4">
-      <c r="B511" s="1" t="s">
-        <v>20</v>
+      <c r="C511" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="512" spans="1:4">
       <c r="C512" t="s">
-        <v>244</v>
-[...8 lines deleted...]
-    <row r="515" spans="1:4"/>
+        <v>248</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4"/>
+    <row r="514" spans="1:4">
+      <c r="B514" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4">
+      <c r="C515" t="s">
+        <v>249</v>
+      </c>
+    </row>
     <row r="516" spans="1:4">
-      <c r="A516" s="1" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="C516" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4"/>
     <row r="518" spans="1:4"/>
     <row r="519" spans="1:4">
-      <c r="B519" s="1" t="s">
-        <v>25</v>
+      <c r="A519" s="1" t="s">
+        <v>251</v>
       </c>
     </row>
     <row r="520" spans="1:4">
-      <c r="C520" t="s">
-[...7 lines deleted...]
-    </row>
+      <c r="B520" s="1" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4"/>
     <row r="522" spans="1:4">
-      <c r="C522" t="s">
-        <v>5</v>
+      <c r="B522" s="1" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="523" spans="1:4">
       <c r="C523" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4">
+      <c r="C524" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4">
+      <c r="C525" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4">
+      <c r="C526" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="524" spans="1:4"/>
-[...2 lines deleted...]
-      <c r="B526" s="1" t="s">
+    <row r="527" spans="1:4"/>
+    <row r="528" spans="1:4">
+      <c r="B528" s="1" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4"/>
+    <row r="530" spans="1:4"/>
+    <row r="531" spans="1:4">
+      <c r="B531" s="1" t="s">
         <v>7</v>
-      </c>
-[...19 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="532" spans="1:4">
       <c r="C532" t="s">
-        <v>251</v>
-[...6 lines deleted...]
-    </row>
+        <v>254</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4"/>
     <row r="534" spans="1:4">
-      <c r="C534" t="s">
-        <v>253</v>
+      <c r="B534" s="1" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="535" spans="1:4">
       <c r="C535" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="536" spans="1:4">
       <c r="C536" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="537" spans="1:4">
       <c r="C537" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="538" spans="1:4">
       <c r="C538" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="539" spans="1:4">
       <c r="C539" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="540" spans="1:4"/>
     <row r="541" spans="1:4">
       <c r="B541" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
     </row>
     <row r="542" spans="1:4">
       <c r="C542" t="s">
-        <v>259</v>
-[...3 lines deleted...]
-      <c r="C543" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="544" spans="1:4"/>
+    <row r="543" spans="1:4"/>
+    <row r="544" spans="1:4">
+      <c r="B544" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
     <row r="545" spans="1:4">
-      <c r="B545" s="1" t="s">
-        <v>20</v>
+      <c r="C545" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="546" spans="1:4">
       <c r="C546" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      <c r="C547" t="s">
         <v>262</v>
       </c>
     </row>
+    <row r="547" spans="1:4"/>
     <row r="548" spans="1:4"/>
-    <row r="549" spans="1:4"/>
+    <row r="549" spans="1:4">
+      <c r="A549" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4">
+      <c r="B550" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4"/>
+    <row r="552" spans="1:4">
+      <c r="B552" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4">
+      <c r="C553" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4">
+      <c r="C554" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4">
+      <c r="C555" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4">
+      <c r="C556" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4"/>
+    <row r="558" spans="1:4"/>
+    <row r="559" spans="1:4">
+      <c r="B559" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4">
+      <c r="C560" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4">
+      <c r="C561" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4"/>
+    <row r="563" spans="1:4">
+      <c r="B563" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4">
+      <c r="C564" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4">
+      <c r="C565" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4">
+      <c r="C566" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4">
+      <c r="C567" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4">
+      <c r="C568" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4">
+      <c r="C569" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4">
+      <c r="C570" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4">
+      <c r="C571" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4">
+      <c r="C572" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4"/>
+    <row r="574" spans="1:4">
+      <c r="B574" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4">
+      <c r="C575" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4">
+      <c r="C576" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4"/>
+    <row r="578" spans="1:4">
+      <c r="B578" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4">
+      <c r="C579" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4">
+      <c r="C580" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4"/>
+    <row r="582" spans="1:4"/>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>